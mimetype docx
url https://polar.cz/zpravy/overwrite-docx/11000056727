--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -138,83 +138,93 @@
         </w:rPr>
         <w:t xml:space="preserve">V Palkovicích budou při akcích využívat nové kontejnery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobné gastro kontejnery jsou využívány například ve Frýdku-Místku nebo na Karvinském moři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tři nové kontejnery budou mít ve správě místní dobrovolní hasiči a chovatelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Martin Polášek, zástupce velitele jednotky SDH Palkovice:</w:t>
+        <w:t xml:space="preserve">Martin Polášek, starosta SDH Palkovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Sbor dobrovolných hasičů Palkovice získal ze Státního zemědělského intervenčního fondu a MAS Pobeskydí již druhou dotaci. Tentokrát se jedná o zakoupení dvou prodejních kontejnerů, které zlepší komfort jak kupujícím, tak hlavně prodávajícím. Primárně budou ustaveny na dožínkovišti za tělocvičnou, kde se pořádá většina akcí v Palkovicích, ale dle potřeby se budou přemisťovat kamkoliv v obci. Co se týče financování, tak 70 procent získáme z dotací a 30 procent z vlastních zdrojů. A taky pomohla obec Palkovice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">{{souvisejici-clanek-"11000056648"}}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oproti dosud používaným stanům zajistí kontejnery komfortnější zázemí pro obsluhu a ochranu proti větru či dešti. V případě potřeby mohou být přemístěny na jiná místa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Rada, Český svaz chovatelů MO Palkovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My chovatelé jsme získali za pomoci MAS Pobeskydí a SZIF prodejní kontejner, který budeme využívat na obecních akcích a na našich akcích. Díky tomuto prodejnímu stánku se zvýší kultura prodeje a kultura obecních akcí.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MAS Pobeskydí, která pomáhá komunitně rozvíjet venkov v našem regionu. Podporuje obce, zemědělce, podnikatele i spolky a společně s nimi zlepšuje kvalitu života na venkově. Díky její pomoci vznikají projekty, které posilují komunitu a přinášejí nové příležitosti pro místní obyvatele.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">