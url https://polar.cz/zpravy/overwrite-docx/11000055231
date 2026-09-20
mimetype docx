--- v0 (2026-06-16)
+++ v1 (2026-09-20)
@@ -205,51 +205,163 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">{{souvisejici-clanek-"11000049718"}}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tak my tu soutěž konkrétně podporujeme dotací 750 tisíc korun. Vítězná obec získává půl milionu, obec na druhém místě 150 tisíc a obec na třetím místě 100 tisíc korun. A dlouhodobě podporujeme venkov velmi významně a podpořili jsme za poslední období přes 1500 projektů za více než půl miliardy korun.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatímco v krajském kole měly obce na prezentaci před komisí 2 hodiny, v republikovém finále to jsou 4 hodiny.</w:t>
+        <w:t xml:space="preserve">Z beskydských obcí byla v soutěži na druhém místě Dolní Lomná a Ostravice získala Bílou stuhu za práci s mládeží.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pavlína Stankayová (KDU-ČSL), starostka Ostravice:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Jsme za to moc rádi, je to pro nás určitě i finanční podpora, protože za tu Bílou stuhu získáváme 800 tisíc pro obec. S mládeží u nás v obci pracujeme, máme tady několik kroužků a spolků, které se věnují právě mládeži, ať už jsou to gymnastky, které vidíte za námi, to znamená sportovky, nebo tady máme třeba Atletáček, což je atletický kroužek. A další skupinou jsou mladí hasiči, kteří měli takovou dlouhou pauzu a našli si vedoucí, kteří je opět vedou, takže máme tady i velmi aktivní a velmi šikovný kroužek hasičů. Jako obec Ostravice podporujeme veškeré tady kroužky a spolky, které pracují nejen s mládeží, a to i samozřejmě finančně.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sára Šmoldasová, gymnastka:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Gymnastiku sportovní dělám sedm roků. A hodně mě baví, vyhrávám a je to skvělé. V soutěžích jsem vyhrála už hodně pohárů a medailí.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zara Holušová, gymnastka:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Chodím tu tři roky. Jsem z Frýdlantu, ale chodím tady na gymnastiku a baví mě to. Za tu dobu, co dělám gymnastiku, jsem získala hodně medailí.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliška Zlá, gymnastka:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Chodím do gymnastiky dva roky, vyhrála jsem hodně prvních míst a baví mě to. Já jsem tady z Ostravice a je dobře, že máme gymnastiku přímo ve škole.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aktivní partou jsou v Ostravici také skauti, kteří začali v obci působit teprve nedávno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pavlína Stankayová (KDU-ČSL), starostka Ostravice:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Velmi početnou skupinou dětských organizací v Ostravici jsou skauti, kteří byli založeni v roce 2018 na Ostravici, takže letos slaví už osmý rok. A jak vždycky říkám, ve škole je 200 dětí a z toho 80 až 90 je skautů, takže opravdu je to početná skupina. Obec skauty podpořila i tím způsobem, protože měli klubovnu vlastně v areálu bývalé pily, kde momentálně probíhá nová výstavba, takže přišli skauti o klubovnu a obec podpořila skauty tím, že jim zajistila novou klubovnu, a to tady v části domu s byty pro seniory. Takže tady se můžou skauti scházet. Probíhají zde schůzky a v podstatě každý den je tady nějaká skupina dětí, takže opravdu je to velmi využívané.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vít Bracháček, skaut:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Do skautu chodím dva roky. Líbí se mi, že tady vytváříme různé výrobky. Chodíme do přírody a hrajeme různé hry. Jsme dobrá parta, pomáháme si a nezlobíme se navzájem.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jindřich Bruncvik, skaut:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „V létě jezdíme na tábor a já tam jezdím rád kvůli tomu, že tam máme různé aktivity a hry, třeba děláme první pomoc, bobříky a ještě se učíme různé uzly.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Do republikového finále postupují Dolní Životice. Zatímco v krajském kole měly obce na prezentaci před komisí 2 hodiny, v republikovém finále to jsou 4 hodiny.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výsledky 30. ročníku krajského kola soutěže Vesnice roku 2026: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zlatá stuha a 1. místo v krajském kole – obec Dolní Životice  2. místo v krajském kole – obec Dolní Lomná  3. místo v krajském kole – obec Chotěbuz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   Modrá stuha za komunitní život a inovace – obec Hodslavice  Bílá stuha za práci s mládeží a podporu rodiny – obec Ostravice  Oranžová stuha za spolupráci obce a zemědělského subjektu – obec Otice  Zelená stuha za péči o zeleň a životní prostředí – městys Litultovice  Cena naděje pro živý venkov – obec Heřmanice u Oder  Vesnická knihovna roku – obec Petrovice u Karviné </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>